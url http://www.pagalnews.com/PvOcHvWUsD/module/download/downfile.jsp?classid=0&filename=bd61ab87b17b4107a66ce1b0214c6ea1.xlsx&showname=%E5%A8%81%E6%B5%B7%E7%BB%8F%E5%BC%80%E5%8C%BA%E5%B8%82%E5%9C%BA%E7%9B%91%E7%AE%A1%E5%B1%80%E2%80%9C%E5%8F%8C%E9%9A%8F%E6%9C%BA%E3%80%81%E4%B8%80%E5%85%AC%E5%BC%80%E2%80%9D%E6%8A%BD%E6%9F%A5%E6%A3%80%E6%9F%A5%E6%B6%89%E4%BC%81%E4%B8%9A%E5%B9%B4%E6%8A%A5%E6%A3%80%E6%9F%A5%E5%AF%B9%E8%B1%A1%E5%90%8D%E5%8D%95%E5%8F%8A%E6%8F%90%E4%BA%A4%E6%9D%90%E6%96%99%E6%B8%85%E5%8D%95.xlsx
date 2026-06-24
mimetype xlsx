--- v0 (2025-11-25)
+++ v1 (2026-06-24)
@@ -270,80 +270,75 @@
       </rPr>
       <t>青岛中路</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <charset val="0"/>
       </rPr>
       <t>198</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="宋体"/>
         <charset val="0"/>
       </rPr>
       <t>号三楼</t>
     </r>
   </si>
   <si>
     <t>0631-5981516</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...3 lines deleted...]
-      </rPr>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="宋体"/>
         <charset val="0"/>
       </rPr>
       <t>年威海市城建档案</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <charset val="0"/>
       </rPr>
       <t>“</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="宋体"/>
         <charset val="0"/>
       </rPr>
-      <t>双随机一公开</t>
+      <t>双随机、一公开</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <charset val="0"/>
       </rPr>
       <t>”</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="宋体"/>
         <charset val="0"/>
       </rPr>
       <t>检查</t>
     </r>
   </si>
   <si>
     <t>威海墨芳城房地产开发有限公司</t>
   </si>
   <si>
     <t>91371000MA3U8BQE3R</t>
   </si>
   <si>
@@ -9772,51 +9767,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1:H802"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="60" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88888888888889" defaultRowHeight="13.2" outlineLevelCol="7"/>
   <cols>
     <col min="1" max="1" width="6.77777777777778" style="1" customWidth="1"/>
     <col min="2" max="2" width="44" customWidth="1"/>
     <col min="3" max="3" width="33.7777777777778" customWidth="1"/>
     <col min="4" max="4" width="23.4444444444444" customWidth="1"/>
     <col min="5" max="5" width="52" customWidth="1"/>
     <col min="6" max="6" width="14.6666666666667" customWidth="1"/>
     <col min="7" max="7" width="23.7777777777778" customWidth="1"/>
     <col min="8" max="8" width="15.7777777777778" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="35" customHeight="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
@@ -30183,93 +30178,93 @@
       <c r="A785" s="17">
         <v>783</v>
       </c>
       <c r="B785" s="18" t="s">
         <v>1650</v>
       </c>
       <c r="C785" s="19" t="s">
         <v>1651</v>
       </c>
       <c r="D785" s="20" t="s">
         <v>1652</v>
       </c>
       <c r="E785" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F785" s="18" t="s">
         <v>20</v>
       </c>
       <c r="G785" s="21" t="s">
         <v>21</v>
       </c>
       <c r="H785" s="22" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="786" spans="4:4">
+    <row r="786" spans="1:8">
       <c r="D786" s="23"/>
     </row>
-    <row r="787" spans="4:4">
+    <row r="787" spans="1:8">
       <c r="D787" s="23"/>
     </row>
-    <row r="788" spans="4:4">
+    <row r="788" spans="1:8">
       <c r="D788" s="23"/>
     </row>
-    <row r="789" spans="4:4">
+    <row r="789" spans="1:8">
       <c r="D789" s="23"/>
     </row>
-    <row r="790" spans="4:4">
+    <row r="790" spans="1:8">
       <c r="D790" s="23"/>
     </row>
-    <row r="791" spans="4:4">
+    <row r="791" spans="1:8">
       <c r="D791" s="23"/>
     </row>
-    <row r="792" spans="4:4">
+    <row r="792" spans="1:8">
       <c r="D792" s="23"/>
     </row>
-    <row r="793" spans="4:4">
+    <row r="793" spans="1:8">
       <c r="D793" s="23"/>
     </row>
-    <row r="794" spans="4:4">
+    <row r="794" spans="1:8">
       <c r="D794" s="23"/>
     </row>
-    <row r="795" spans="4:4">
+    <row r="795" spans="1:8">
       <c r="D795" s="23"/>
     </row>
-    <row r="796" spans="4:4">
+    <row r="796" spans="1:8">
       <c r="D796" s="23"/>
     </row>
-    <row r="797" spans="4:4">
+    <row r="797" spans="1:8">
       <c r="D797" s="23"/>
     </row>
-    <row r="798" spans="4:4">
+    <row r="798" spans="1:8">
       <c r="D798" s="23"/>
     </row>
-    <row r="799" spans="4:4">
+    <row r="799" spans="1:8">
       <c r="D799" s="23"/>
     </row>
-    <row r="800" spans="4:4">
+    <row r="800" spans="1:8">
       <c r="D800" s="23"/>
     </row>
     <row r="801" spans="4:4">
       <c r="D801" s="23"/>
     </row>
     <row r="802" spans="4:4">
       <c r="D802" s="23"/>
     </row>
   </sheetData>
   <sortState ref="B3:I1567">
     <sortCondition ref="B3:B1567"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <conditionalFormatting sqref="A2:B2">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C2:C65536">
     <cfRule type="duplicateValues" dxfId="0" priority="2"/>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="1" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0" scaleWithDoc="0"/>
   <drawing r:id="rId1"/>
@@ -30289,29 +30284,32 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>CDAD2597F43B413BA020B94E37887BE7_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.22529</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>